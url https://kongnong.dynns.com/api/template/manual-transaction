--- v0 (2026-04-14)
+++ v1 (2026-06-13)
@@ -81,51 +81,51 @@
   <si>
     <t>Ghi Chú (Note)</t>
   </si>
   <si>
     <t>29C-12345</t>
   </si>
   <si>
     <t>MV. CAGO 01</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ngô</t>
   </si>
   <si>
     <t>Cty ABC</t>
   </si>
   <si>
     <t>Cty XYZ</t>
   </si>
   <si>
     <t>KHO A</t>
   </si>
   <si>
-    <t>2026-04-14 20:17:05</t>
+    <t>2026-06-13 21:24:37</t>
   </si>
   <si>
     <t>CA 1</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>Cẩu Tàu</t>
   </si>
   <si>
     <t>Nguyen Van A</t>
   </si>
   <si>
     <t>Nhập mẫu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>