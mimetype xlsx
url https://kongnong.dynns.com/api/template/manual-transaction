--- v1 (2026-06-13)
+++ v2 (2026-08-13)
@@ -81,51 +81,51 @@
   <si>
     <t>Ghi Chú (Note)</t>
   </si>
   <si>
     <t>29C-12345</t>
   </si>
   <si>
     <t>MV. CAGO 01</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ngô</t>
   </si>
   <si>
     <t>Cty ABC</t>
   </si>
   <si>
     <t>Cty XYZ</t>
   </si>
   <si>
     <t>KHO A</t>
   </si>
   <si>
-    <t>2026-06-13 21:24:37</t>
+    <t>2026-08-13 09:33:46</t>
   </si>
   <si>
     <t>CA 1</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>Cẩu Tàu</t>
   </si>
   <si>
     <t>Nguyen Van A</t>
   </si>
   <si>
     <t>Nhập mẫu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>